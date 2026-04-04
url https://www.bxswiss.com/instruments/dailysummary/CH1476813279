--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1254c0de6f874131" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rece0641bb7e54977" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdb96076990d45f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb89ac8e03f434bbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03355fe98cb141c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdb96076990d45f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra57785175f9f4e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb89ac8e03f434bbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Amazon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476813279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,285</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>13.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,335</x:t>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>0,315</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,345</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...53 lines deleted...]
-          <x:t>0,295</x:t>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
-        </x:is>
-[...408 lines deleted...]
-          <x:t>0,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>