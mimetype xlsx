--- v5 (2026-04-04)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rece0641bb7e54977" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb111fa4565d0406c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb89ac8e03f434bbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6c31c538bd94e01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra57785175f9f4e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb89ac8e03f434bbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3af9321a05549c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6c31c538bd94e01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Amazon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476813279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...65 lines deleted...]
-          <x:t>0,220</x:t>
+          <x:t>0,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,242</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,230</x:t>
-[...242 lines deleted...]
-          <x:t>0,230</x:t>
+          <x:t>0,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...208 lines deleted...]
-          <x:t>0,251</x:t>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>