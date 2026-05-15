--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb111fa4565d0406c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75e71135d0204920" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6c31c538bd94e01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R981f3caa9aa24c1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3af9321a05549c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6c31c538bd94e01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb449732a9d9b49cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R981f3caa9aa24c1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Amazon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476813279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,094</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>