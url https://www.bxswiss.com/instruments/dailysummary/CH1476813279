--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75e71135d0204920" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ac37c2c0d2b43db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R981f3caa9aa24c1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7430f2a609f428c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb449732a9d9b49cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R981f3caa9aa24c1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f2d893874e14f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7430f2a609f428c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Amazon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476813279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,049</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>0,046</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>