--- v8 (2026-06-05)
+++ v9 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ac37c2c0d2b43db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d903d6749d42ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7430f2a609f428c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8a56495418b4670"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f2d893874e14f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7430f2a609f428c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R089103bd394e4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8a56495418b4670" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Amazon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476813279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,044</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,043</x:t>
-[...210 lines deleted...]
-          <x:t>0,045</x:t>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,044</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,042</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>0,042</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,041</x:t>
-[...31 lines deleted...]
-          <x:t>0,042</x:t>
+          <x:t>0,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>