--- v9 (2026-07-04)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d903d6749d42ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02232f87bb194f9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8a56495418b4670"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b9e4c3ea6ea4d0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R089103bd394e4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8a56495418b4670" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbde32432c5934332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b9e4c3ea6ea4d0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Amazon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476813279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,040</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,041</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>0,053</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,056</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...408 lines deleted...]
-          <x:t>30.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
-        </x:is>
-[...94 lines deleted...]
-          <x:t>0,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>