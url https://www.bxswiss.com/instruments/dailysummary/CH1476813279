--- v10 (2026-07-24)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02232f87bb194f9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b732a0a09324420" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b9e4c3ea6ea4d0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac1bfd0c0ca9456c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbde32432c5934332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b9e4c3ea6ea4d0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R706ceb1d2d2743e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac1bfd0c0ca9456c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Amazon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476813279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,052</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,070</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,052</x:t>
-[...16 lines deleted...]
-          <x:t>0,061</x:t>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,054</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,048</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,053</x:t>
-[...188 lines deleted...]
-          <x:t>0,044</x:t>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>0,055</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>