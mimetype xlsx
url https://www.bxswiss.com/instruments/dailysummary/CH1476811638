--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra309e9cd74814f88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e34828157fe4916" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racaecfcd942049bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7485996f341b490a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a1a1399db584e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racaecfcd942049bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7df1be5d42b14964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7485996f341b490a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476811638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,585</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,455</x:t>
-[...21 lines deleted...]
-          <x:t>0,415</x:t>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,395</x:t>
-[...355 lines deleted...]
-          <x:t>0,675</x:t>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>