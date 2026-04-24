--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e34828157fe4916" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a237b38f73d4d54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7485996f341b490a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5205b2a5a2a24098"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7df1be5d42b14964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7485996f341b490a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1e26a9059004170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5205b2a5a2a24098" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476811638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,745</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,705</x:t>
-[...33 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,685</x:t>
-[...215 lines deleted...]
-          <x:t>0,615</x:t>
+          <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,595</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...246 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>