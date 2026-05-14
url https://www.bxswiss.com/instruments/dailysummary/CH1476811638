--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a237b38f73d4d54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9b0372fbb7a429e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5205b2a5a2a24098"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96caf12f2a1c4e4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1e26a9059004170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5205b2a5a2a24098" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra76239d880de49bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96caf12f2a1c4e4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476811638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,555</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>01.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,485</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,425</x:t>
-[...141 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
-        </x:is>
-[...67 lines deleted...]
-          <x:t>0,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>