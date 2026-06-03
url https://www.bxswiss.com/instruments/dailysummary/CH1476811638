--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9b0372fbb7a429e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31bdc65638c34793" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96caf12f2a1c4e4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbb1fca3d8984cbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra76239d880de49bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96caf12f2a1c4e4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf00f01d5b2224fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbb1fca3d8984cbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476811638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,425</x:t>
-[...16 lines deleted...]
-          <x:t>0,435</x:t>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
-[...16 lines deleted...]
-          <x:t>0,415</x:t>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...458 lines deleted...]
-          <x:t>0,305</x:t>
+          <x:t>0,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>