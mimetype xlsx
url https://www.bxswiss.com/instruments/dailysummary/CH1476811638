--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31bdc65638c34793" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R369d1199d8d7421c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbb1fca3d8984cbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R212e6df3a6004180"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf00f01d5b2224fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbb1fca3d8984cbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb34e2732f4494d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R212e6df3a6004180" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476811638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,440</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,435</x:t>
-[...112 lines deleted...]
-          <x:t>0,275</x:t>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,236</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
-[...242 lines deleted...]
-          <x:t>0,340</x:t>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>