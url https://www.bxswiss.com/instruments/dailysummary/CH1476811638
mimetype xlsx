--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R369d1199d8d7421c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf9430a7ff0c418c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R212e6df3a6004180"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bc4c6b82c0944f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb34e2732f4494d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R212e6df3a6004180" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R508c715c45d742fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bc4c6b82c0944f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476811638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,270</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,290</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>0,260</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,222</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>