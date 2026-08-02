--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf9430a7ff0c418c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf398f25ddcd04669" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bc4c6b82c0944f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d1dbd4cb1e6472a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R508c715c45d742fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bc4c6b82c0944f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85560a4f9ee345a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d1dbd4cb1e6472a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476811638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,114</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,096</x:t>
-[...114 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>0,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,068</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>0,060</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>