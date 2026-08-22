--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf398f25ddcd04669" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb08d69141daf476b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d1dbd4cb1e6472a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cbf68ff49ec4010"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85560a4f9ee345a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d1dbd4cb1e6472a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d54a594b24f4951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cbf68ff49ec4010" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476811638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,097</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,076</x:t>
-[...16 lines deleted...]
-          <x:t>0,080</x:t>
+          <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>06.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,074</x:t>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,071</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,060</x:t>
-[...75 lines deleted...]
-          <x:t>0,067</x:t>
+          <x:t>0,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,057</x:t>
-        </x:is>
-[...408 lines deleted...]
-          <x:t>0,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>