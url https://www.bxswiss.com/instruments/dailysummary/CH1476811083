--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63bdcde24ea44428" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re47fa0ce370a48cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdac47686d2cb4e4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a2a40f098d84f2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8639d1391ebd4a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdac47686d2cb4e4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d41ce3b1b1b43b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a2a40f098d84f2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476811083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,495</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...275 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,515</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>