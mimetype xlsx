--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re47fa0ce370a48cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd7ba739b0334c22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a2a40f098d84f2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73b6c52ae4ab410b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d41ce3b1b1b43b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a2a40f098d84f2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1dd3a6bdbdb4f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73b6c52ae4ab410b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476811083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,445</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
-[...43 lines deleted...]
-          <x:t>0,455</x:t>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
-[...16 lines deleted...]
-          <x:t>0,375</x:t>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...6 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,285</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...102 lines deleted...]
-          <x:t>0,193</x:t>
+          <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,209</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,201</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...310 lines deleted...]
-          <x:t>0,235</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,203</x:t>
-        </x:is>
-[...30 lines deleted...]
-          <x:t>0,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>