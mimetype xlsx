--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd7ba739b0334c22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c2954adb565424f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73b6c52ae4ab410b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf2258b0401e48ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1dd3a6bdbdb4f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73b6c52ae4ab410b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b32842ecedd4a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf2258b0401e48ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476811083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,205</x:t>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,197</x:t>
-[...43 lines deleted...]
-          <x:t>0,189</x:t>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,157</x:t>
-        </x:is>
-[...489 lines deleted...]
-          <x:t>0,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>