--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c2954adb565424f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bdc228bb8284287" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf2258b0401e48ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64ed973568f5457f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b32842ecedd4a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf2258b0401e48ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62d413b0bb9848af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64ed973568f5457f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476811083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...48 lines deleted...]
-          <x:t>0,325</x:t>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...16 lines deleted...]
-          <x:t>0,355</x:t>
+          <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...43 lines deleted...]
-          <x:t>0,285</x:t>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,197</x:t>
-[...21 lines deleted...]
-          <x:t>0,231</x:t>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,221</x:t>
-[...323 lines deleted...]
-          <x:t>0,157</x:t>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>