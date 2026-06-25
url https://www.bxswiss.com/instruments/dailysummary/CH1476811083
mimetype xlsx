--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bdc228bb8284287" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc237824637234946" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64ed973568f5457f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8602225d4e5b41c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62d413b0bb9848af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64ed973568f5457f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ecaefeecda140f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8602225d4e5b41c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476811083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,199</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,191</x:t>
-[...232 lines deleted...]
-          <x:t>0,169</x:t>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,155</x:t>
-[...156 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
-[...107 lines deleted...]
-          <x:t>0,244</x:t>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>