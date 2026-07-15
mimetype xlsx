--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc237824637234946" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a55ec3ddf004c35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8602225d4e5b41c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f9aaa2b7ca048ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ecaefeecda140f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8602225d4e5b41c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e58798f9c0c413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f9aaa2b7ca048ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476811083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,300</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
-[...372 lines deleted...]
-          <x:t>0,415</x:t>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...11 lines deleted...]
-          <x:t>0,400</x:t>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
-[...166 lines deleted...]
-          <x:t>0,445</x:t>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>