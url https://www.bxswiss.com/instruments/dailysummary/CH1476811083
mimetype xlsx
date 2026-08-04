--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a55ec3ddf004c35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf12e6585a090451a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f9aaa2b7ca048ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba0cc4c57a9e4a19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e58798f9c0c413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f9aaa2b7ca048ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d06722c51864269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba0cc4c57a9e4a19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476811083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,385</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,400</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
-[...11 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,430</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,550</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,515</x:t>
-[...367 lines deleted...]
-          <x:t>0,550</x:t>
+          <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,525</x:t>
-[...58 lines deleted...]
-          <x:t>0,545</x:t>
+          <x:t>0,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>