--- v10 (2026-08-04)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf12e6585a090451a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31898e5ca5b84a6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba0cc4c57a9e4a19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ee446c331ad4b5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d06722c51864269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba0cc4c57a9e4a19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01dfad1270da44a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ee446c331ad4b5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476811083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,600</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,665</x:t>
-[...33 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,605</x:t>
-[...4 lines deleted...]
-          <x:t>0,445</x:t>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,550</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,525</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,495</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,575</x:t>
-        </x:is>
-[...413 lines deleted...]
-          <x:t>0,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>