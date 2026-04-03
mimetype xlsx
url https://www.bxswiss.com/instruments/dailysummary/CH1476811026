--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bef7a88ecce482e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51f0c957a3a949a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R830d3b5e7fbf4c78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55128430c6bf48e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recb89589fc494fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R830d3b5e7fbf4c78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e1976588ffd475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55128430c6bf48e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476811026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,295</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,180</x:t>
-[...286 lines deleted...]
-          <x:t>0,156</x:t>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,138</x:t>
-[...43 lines deleted...]
-          <x:t>0,160</x:t>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,112</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,136</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,106</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>09.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,106</x:t>
-[...4 lines deleted...]
-          <x:t>0,083</x:t>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>0,112</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>