--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51f0c957a3a949a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R170955e471fa42b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55128430c6bf48e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1faf631efb8d408f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e1976588ffd475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55128430c6bf48e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb50b12a46314670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1faf631efb8d408f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476811026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,202</x:t>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,190</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,128</x:t>
-[...463 lines deleted...]
-          <x:t>0,071</x:t>
+          <x:t>0,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>