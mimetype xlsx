--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R170955e471fa42b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7404b9d9f1434d32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1faf631efb8d408f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R580f7a34905446d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb50b12a46314670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1faf631efb8d408f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb7ad9ad36c144f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R580f7a34905446d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476811026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,144</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,124</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>