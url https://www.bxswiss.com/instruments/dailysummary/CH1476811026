--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7404b9d9f1434d32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19bd96e2410943da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R580f7a34905446d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R699c4e98cdb94407"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb7ad9ad36c144f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R580f7a34905446d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c7f0e615667485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R699c4e98cdb94407" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476811026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>0,178</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,178</x:t>
-[...16 lines deleted...]
-          <x:t>0,238</x:t>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,212</x:t>
-[...70 lines deleted...]
-          <x:t>0,219</x:t>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,216</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,236</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,335</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
-        </x:is>
-[...143 lines deleted...]
-          <x:t>0,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>