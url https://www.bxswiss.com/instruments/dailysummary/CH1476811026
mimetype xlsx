--- v8 (2026-06-03)
+++ v9 (2026-06-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19bd96e2410943da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89fa86bb95514622" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R699c4e98cdb94407"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e284007398f4e53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c7f0e615667485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R699c4e98cdb94407" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33eb4579ee084b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e284007398f4e53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476811026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,219</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,216</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>0,305</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>0,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>