--- v9 (2026-06-24)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89fa86bb95514622" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14b7bb46e03844ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e284007398f4e53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf448fd4147be4920"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33eb4579ee084b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e284007398f4e53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd592f1a2b917456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf448fd4147be4920" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476811026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,410</x:t>
-[...48 lines deleted...]
-          <x:t>0,370</x:t>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
-[...227 lines deleted...]
-          <x:t>0,280</x:t>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,218</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,222</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>0,275</x:t>
-        </x:is>
-[...3 lines deleted...]
-          <x:t>0,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>