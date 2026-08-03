--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14b7bb46e03844ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0918e2ed26554fdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf448fd4147be4920"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8798e5bd4667471d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd592f1a2b917456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf448fd4147be4920" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a570d94d6d4459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8798e5bd4667471d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476811026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,280</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,253</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
-        </x:is>
-[...553 lines deleted...]
-          <x:t>0,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>