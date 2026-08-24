--- v11 (2026-08-03)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0918e2ed26554fdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R321d372cf61b4a23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8798e5bd4667471d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdc4a66b6233447b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a570d94d6d4459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8798e5bd4667471d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9948c62ba9e4dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdc4a66b6233447b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476811026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...4 lines deleted...]
-          <x:t>0,275</x:t>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
-[...16 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,214</x:t>
-        </x:is>
-[...462 lines deleted...]
-          <x:t>0,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>