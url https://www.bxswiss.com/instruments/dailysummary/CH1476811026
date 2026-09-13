--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R321d372cf61b4a23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R235152110e644626" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdc4a66b6233447b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e910a83fbb34106"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9948c62ba9e4dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdc4a66b6233447b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fc42f32cf734576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e910a83fbb34106" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476811026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,226</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,188</x:t>
-[...119 lines deleted...]
-          <x:t>0,225</x:t>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,305</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>0,237</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>0,214</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>