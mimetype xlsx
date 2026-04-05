--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbd24c3d3698423a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfed2092b80014b12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29f184de7e2d4983"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47eb253374b643da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcda0f29fe126489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29f184de7e2d4983" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a32f626f03f4f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47eb253374b643da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476810838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,248</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,238</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,230</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,218</x:t>
-[...43 lines deleted...]
-          <x:t>0,210</x:t>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,198</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>23.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,188</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>24.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,138</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,140</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>0,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>