--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfed2092b80014b12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R007fcc151503439c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47eb253374b643da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5154591af84e4ca2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a32f626f03f4f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47eb253374b643da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re555e9bb05644934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5154591af84e4ca2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476810838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,180</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,154</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,160</x:t>
-[...48 lines deleted...]
-          <x:t>0,128</x:t>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,122</x:t>
-[...139 lines deleted...]
-          <x:t>0,140</x:t>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>