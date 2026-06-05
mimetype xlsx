--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R007fcc151503439c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R544b27bfd763446d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5154591af84e4ca2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7a7602b759243a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re555e9bb05644934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5154591af84e4ca2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0b0d089c5ea4278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7a7602b759243a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476810838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,116</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,098</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>0,124</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,122</x:t>
-[...48 lines deleted...]
-          <x:t>0,166</x:t>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,148</x:t>
-[...431 lines deleted...]
-          <x:t>0,031</x:t>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>