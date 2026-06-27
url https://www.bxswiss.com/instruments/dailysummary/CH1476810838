--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R544b27bfd763446d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77eaaddc816543aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7a7602b759243a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7149314751334d50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0b0d089c5ea4278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7a7602b759243a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f2d2036cfd54535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7149314751334d50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476810838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>0,156</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,196</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,155</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,167</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,232</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>0,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>