--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77eaaddc816543aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c91ca986bdc421d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7149314751334d50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69c1aba853784986"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f2d2036cfd54535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7149314751334d50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbbfceaa3fcd4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69c1aba853784986" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476810838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,155</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,167</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,232</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>29.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,485</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>10.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>0,232</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>