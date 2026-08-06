--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c91ca986bdc421d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf05e0a9639584f88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69c1aba853784986"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52b6630e51fe4e95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbbfceaa3fcd4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69c1aba853784986" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R074c57f7ce7641b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52b6630e51fe4e95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476810838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,222</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,052</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>