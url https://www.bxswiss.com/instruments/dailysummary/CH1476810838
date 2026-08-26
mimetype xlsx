--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf05e0a9639584f88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f77f7774d3e470e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52b6630e51fe4e95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re72a5711315a4f93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R074c57f7ce7641b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52b6630e51fe4e95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra470f16471384cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re72a5711315a4f93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476810838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,027</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,024</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,018</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...32 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,020</x:t>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,018</x:t>
-[...16 lines deleted...]
-          <x:t>0,018</x:t>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>24.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,010</x:t>
-[...11 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,015</x:t>
-[...198 lines deleted...]
-          <x:t>0,020</x:t>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>