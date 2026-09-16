--- v12 (2026-08-26)
+++ v13 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f77f7774d3e470e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf1eb8ec3f844745" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re72a5711315a4f93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reff673dad9bb42a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra470f16471384cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re72a5711315a4f93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc9e2577fae848a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reff673dad9bb42a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476810838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,50 +312,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>