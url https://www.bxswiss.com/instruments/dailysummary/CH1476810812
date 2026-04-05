--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68c3928cdac94bcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cf34c3d768e4dfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5089b6f8f1c2429f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb5ded376e5647f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97df050576f54141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5089b6f8f1c2429f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9bad2afbf7a4dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb5ded376e5647f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476810812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,375</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
-[...16 lines deleted...]
-          <x:t>0,365</x:t>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
-[...16 lines deleted...]
-          <x:t>0,375</x:t>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,335</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...16 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,160</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,196</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,236</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>0,244</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,228</x:t>
-[...242 lines deleted...]
-          <x:t>0,295</x:t>
+          <x:t>0,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>