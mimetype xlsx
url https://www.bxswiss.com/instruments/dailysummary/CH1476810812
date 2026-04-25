--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cf34c3d768e4dfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf04c6262cefd4a89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb5ded376e5647f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03b1898db66843ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9bad2afbf7a4dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb5ded376e5647f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60413d06f62a4d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03b1898db66843ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476810812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,335</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,335</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>0,251</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>