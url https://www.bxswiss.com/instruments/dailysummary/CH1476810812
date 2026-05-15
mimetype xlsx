--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf04c6262cefd4a89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8da64f334c204af2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03b1898db66843ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d749a7c1bf24d5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60413d06f62a4d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03b1898db66843ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37d30bba894e47ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d749a7c1bf24d5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476810812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,212</x:t>
-[...16 lines deleted...]
-          <x:t>0,236</x:t>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,206</x:t>
-[...291 lines deleted...]
-          <x:t>0,172</x:t>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,154</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>0,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>