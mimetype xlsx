--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8da64f334c204af2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d5a358915584b7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d749a7c1bf24d5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R527da73c7cd349f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37d30bba894e47ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d749a7c1bf24d5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra986ab974a7d46f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R527da73c7cd349f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476810812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,253</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>0,074</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>