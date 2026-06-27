--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d5a358915584b7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a2572712d43460f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R527da73c7cd349f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R707554d232d44b48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra986ab974a7d46f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R527da73c7cd349f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a20d661109d4b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R707554d232d44b48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476810812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>0,320</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>26.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,310</x:t>
-[...21 lines deleted...]
-          <x:t>0,243</x:t>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>28.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
-[...161 lines deleted...]
-          <x:t>0,595</x:t>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>