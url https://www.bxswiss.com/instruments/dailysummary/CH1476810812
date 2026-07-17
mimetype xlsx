--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a2572712d43460f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097495b1f8644292" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R707554d232d44b48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec0ea1f97e6f4849"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a20d661109d4b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R707554d232d44b48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c6311cadecc45f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec0ea1f97e6f4849" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476810812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,310</x:t>
-[...21 lines deleted...]
-          <x:t>0,243</x:t>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>28.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>0,865</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,825</x:t>
-[...16 lines deleted...]
-          <x:t>0,755</x:t>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>0,460</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...286 lines deleted...]
-          <x:t>0,310</x:t>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...31 lines deleted...]
-          <x:t>0,375</x:t>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>