--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097495b1f8644292" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc71bf1270f684b49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec0ea1f97e6f4849"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R768e8f486b06453e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c6311cadecc45f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec0ea1f97e6f4849" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9a5e2506b6c471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R768e8f486b06453e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476810812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>0,310</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>0,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,510</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>