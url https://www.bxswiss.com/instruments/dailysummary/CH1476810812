--- v11 (2026-08-06)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc71bf1270f684b49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R436260c986244a73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R768e8f486b06453e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf1d3f12284548d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9a5e2506b6c471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R768e8f486b06453e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dd8a1807b5d4d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf1d3f12284548d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476810812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,036</x:t>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,034</x:t>
-[...21 lines deleted...]
-          <x:t>0,019</x:t>
+          <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,024</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,027</x:t>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,026</x:t>
-[...215 lines deleted...]
-          <x:t>0,048</x:t>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>