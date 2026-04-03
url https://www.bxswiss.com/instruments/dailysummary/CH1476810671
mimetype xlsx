--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R339f56a18b7d4ee1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8002da25fd0844c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd55e05ff1bd649ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re73acd64dd1d45d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb80c619f2056410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd55e05ff1bd649ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e9c92e5425841e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re73acd64dd1d45d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on General Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476810671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,495</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,495</x:t>
-[...16 lines deleted...]
-          <x:t>0,545</x:t>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,495</x:t>
-[...556 lines deleted...]
-          <x:t>0,585</x:t>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,475</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,415</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>