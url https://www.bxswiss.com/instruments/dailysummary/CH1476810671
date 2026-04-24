--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8002da25fd0844c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd54cf2b7124673" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re73acd64dd1d45d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d99214d11554908"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e9c92e5425841e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re73acd64dd1d45d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbee70cbcb5b4544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d99214d11554908" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on General Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476810671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,585</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>13.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,475</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>0,395</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,395</x:t>
-[...355 lines deleted...]
-          <x:t>0,275</x:t>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>