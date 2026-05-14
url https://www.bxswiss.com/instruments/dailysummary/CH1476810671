--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd54cf2b7124673" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4700e24732d4203" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d99214d11554908"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7178451eb9e44bbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbee70cbcb5b4544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d99214d11554908" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29e03953188c4ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7178451eb9e44bbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on General Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476810671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
-        </x:is>
-[...570 lines deleted...]
-          <x:t>0,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>