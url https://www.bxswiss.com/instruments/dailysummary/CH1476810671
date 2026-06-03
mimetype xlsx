--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4700e24732d4203" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7490002cf3664566" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7178451eb9e44bbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb53d4c2348b4424"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29e03953188c4ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7178451eb9e44bbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb7d39e61c924670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb53d4c2348b4424" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on General Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476810671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,365</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>0,265</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>