--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7490002cf3664566" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32b64ba8bd0049e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb53d4c2348b4424"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f7466d7e2d945ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb7d39e61c924670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb53d4c2348b4424" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd0a8c641cbd4212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f7466d7e2d945ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on General Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476810671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>0,320</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...16 lines deleted...]
-          <x:t>0,390</x:t>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...16 lines deleted...]
-          <x:t>0,410</x:t>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,375</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>