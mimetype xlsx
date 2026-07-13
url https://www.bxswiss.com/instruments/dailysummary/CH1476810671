--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32b64ba8bd0049e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ee3ca3d4b354dd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f7466d7e2d945ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9abca2f8dd314a8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd0a8c641cbd4212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f7466d7e2d945ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcabd358ea1804667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9abca2f8dd314a8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on General Electric</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476810671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>0,375</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>0,480</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>0,510</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,485</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>