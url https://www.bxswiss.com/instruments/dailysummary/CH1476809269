--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R034c01b089544518" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a7189aa9bef466b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R444f716db9dc4089"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b64facc479544af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c5851558104d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R444f716db9dc4089" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdeb1e3022d9477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b64facc479544af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476809269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>