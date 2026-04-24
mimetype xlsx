--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a7189aa9bef466b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fb093244c8d4c8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b64facc479544af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf443a40885124f12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdeb1e3022d9477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b64facc479544af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d357c7c655e40ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf443a40885124f12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476809269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>1,556</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,592</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,440</x:t>
-[...404 lines deleted...]
-          <x:t>1,034</x:t>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>