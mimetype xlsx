--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fb093244c8d4c8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43c9dc07dc284f5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf443a40885124f12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R656202ced30c41f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d357c7c655e40ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf443a40885124f12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22da797057d048fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R656202ced30c41f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476809269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>1,496</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,426</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>1,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,702</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>