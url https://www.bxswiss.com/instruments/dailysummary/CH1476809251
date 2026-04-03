--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a5bb848f0740df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36cbef483c59451c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc3a2e3a0a4d4cf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a81e01f3cf42c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83e1bd28e7e64624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc3a2e3a0a4d4cf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4001c426568245fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a81e01f3cf42c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476809251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>