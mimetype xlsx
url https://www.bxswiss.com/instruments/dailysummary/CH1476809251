--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36cbef483c59451c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf20e0a470b534ecd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a81e01f3cf42c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb04836a67f58492b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4001c426568245fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a81e01f3cf42c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a07812f303d4b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb04836a67f58492b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476809251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,308</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>1,120</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>