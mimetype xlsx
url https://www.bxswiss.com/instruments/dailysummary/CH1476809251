--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf20e0a470b534ecd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92f39d953f034180" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb04836a67f58492b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R415ef1a3e96a464b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a07812f303d4b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb04836a67f58492b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0636e44c3d2940f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R415ef1a3e96a464b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476809251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>1,556</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,704</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>1,630</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,582</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>1,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,872</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>