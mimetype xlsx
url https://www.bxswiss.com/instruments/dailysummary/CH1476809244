--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52675a67cf044163" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2806adbe389341f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9b3cce9134b4fb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R317ee4f25aa84ffd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reed03469b8b145fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9b3cce9134b4fb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb55f88e1afa4072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R317ee4f25aa84ffd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476809244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...414 lines deleted...]
-          <x:t>2,355</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,226</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>2,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,694</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>