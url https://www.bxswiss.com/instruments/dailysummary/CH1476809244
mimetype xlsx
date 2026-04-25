--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2806adbe389341f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16b19edeeed84d6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R317ee4f25aa84ffd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86935bec7f1a474d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb55f88e1afa4072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R317ee4f25aa84ffd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8baf3e65b697488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86935bec7f1a474d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476809244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,320</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,530</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>1,210</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>