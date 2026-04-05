--- v3 (2026-02-21)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81af642bedb64c89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce27adf97f7e41f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e4d070160934dbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f8db5bbf8604bfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c3dce65b48d42e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e4d070160934dbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c525ac6bfbf4912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f8db5bbf8604bfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476809236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>3,029</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>