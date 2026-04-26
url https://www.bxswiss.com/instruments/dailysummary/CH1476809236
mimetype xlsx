--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce27adf97f7e41f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6b673fa0c8a4a83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f8db5bbf8604bfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4aa69db02b2434c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c525ac6bfbf4912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f8db5bbf8604bfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c110cd610594e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4aa69db02b2434c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476809236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>1,612</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,830</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>1,792</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,488</x:t>
-[...301 lines deleted...]
-          <x:t>1,304</x:t>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>