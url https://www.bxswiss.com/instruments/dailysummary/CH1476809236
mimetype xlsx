--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6b673fa0c8a4a83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf096b4f485db4e99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4aa69db02b2434c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52b365754d7f46f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c110cd610594e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4aa69db02b2434c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recce1a6182d84d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52b365754d7f46f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476809236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>