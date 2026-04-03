--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5f86f963c3d4cfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9afdfc410a9d486d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9785167ecbe480e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08a3218c54f34e85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd55cead09ca34983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9785167ecbe480e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76bad30db08d46ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08a3218c54f34e85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476809228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>3,153</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>