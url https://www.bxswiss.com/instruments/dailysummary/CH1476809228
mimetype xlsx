--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9afdfc410a9d486d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd096c1cc4a4e6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08a3218c54f34e85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R171b256c662c4f0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76bad30db08d46ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08a3218c54f34e85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f4b034cc8a946ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R171b256c662c4f0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476809228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>2,544</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,768</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>1,398</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>