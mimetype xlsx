--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ebcc8ca1ac84310" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc60e7f7839014356" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccd1aa583e634ea9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e53cee2e0a149c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R162cd814fddc44f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccd1aa583e634ea9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R602ba71cdd60458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e53cee2e0a149c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476809210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>