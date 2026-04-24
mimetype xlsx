--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc60e7f7839014356" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99574ebc14134cfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e53cee2e0a149c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra601fa99b5fb42b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R602ba71cdd60458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e53cee2e0a149c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3c85388fe3d4250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra601fa99b5fb42b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476809210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>2,776</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,930</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>1,498</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>