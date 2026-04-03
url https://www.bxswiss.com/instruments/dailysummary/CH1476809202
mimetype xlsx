--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08889b5dedce47dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59fce4c176d84d13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f9eb4d144de4d93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb6a3757b0f34cd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68363346b3174c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f9eb4d144de4d93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra60c23377d65423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb6a3757b0f34cd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476809202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>