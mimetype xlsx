--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59fce4c176d84d13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f5b229b0da34a27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb6a3757b0f34cd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64734abd4411431e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra60c23377d65423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb6a3757b0f34cd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R739df1bfbb584960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64734abd4411431e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476809202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,144</x:t>
-[...306 lines deleted...]
-          <x:t>1,600</x:t>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>