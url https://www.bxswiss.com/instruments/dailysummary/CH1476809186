--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc50e536cbe914b2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65ff60d2086640fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re651cc15893e4416"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84451c8fcabc4398"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5bfdfd9ef0487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re651cc15893e4416" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0339cd1171dc4ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84451c8fcabc4398" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476809186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>