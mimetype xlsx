--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65ff60d2086640fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17f92a05aa7646b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84451c8fcabc4398"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R679d751bbb244c2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0339cd1171dc4ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84451c8fcabc4398" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca3f33de8144882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R679d751bbb244c2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476809186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>2,766</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,778</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>1,812</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>