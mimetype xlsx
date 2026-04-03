--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96a567581450463f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf90abedf9a5b4e64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b39ebacb5ac4b74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2d02bd2b24549b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01327b3d858c49cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b39ebacb5ac4b74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf0a1068285b489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2d02bd2b24549b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476809178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>