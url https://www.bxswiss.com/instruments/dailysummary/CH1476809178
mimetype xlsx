--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf90abedf9a5b4e64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3028878a07d478c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2d02bd2b24549b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e436b3640374c48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf0a1068285b489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2d02bd2b24549b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce4839b83903416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e436b3640374c48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476809178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,484</x:t>
-[...387 lines deleted...]
-          <x:t>1,922</x:t>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>