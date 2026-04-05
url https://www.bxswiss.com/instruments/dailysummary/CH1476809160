--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64670d29b0124670" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9201c23985034497" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cc9dc838515440a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e60b39749f843b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde80b2249c344552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cc9dc838515440a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67755b8ee5df4ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e60b39749f843b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476809160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>