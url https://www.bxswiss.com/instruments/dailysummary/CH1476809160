--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9201c23985034497" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0466883d8b5d4395" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e60b39749f843b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71207af6bd1e4e66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67755b8ee5df4ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e60b39749f843b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2236d900331f4ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71207af6bd1e4e66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476809160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>3,058</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,536</x:t>
-[...517 lines deleted...]
-          <x:t>2,034</x:t>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>