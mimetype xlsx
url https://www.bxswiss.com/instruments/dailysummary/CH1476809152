--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c82a578e28a4d44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cce6f00c9e24214" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R021621ccc88b4d31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0666f7de0bc54e43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30476b7b99cf461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R021621ccc88b4d31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9f28158cec24de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0666f7de0bc54e43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476809152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>