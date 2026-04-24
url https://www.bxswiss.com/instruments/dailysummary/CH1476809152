--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cce6f00c9e24214" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5077b3e14b441c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0666f7de0bc54e43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reede5a631b794bec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9f28158cec24de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0666f7de0bc54e43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d94082325546e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reede5a631b794bec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476809152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>3,100</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,848</x:t>
-[...463 lines deleted...]
-          <x:t>2,148</x:t>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>