--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab66c9f7e9e94fe1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56bc92d0a9b04d0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63521a991b9c485c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R058c979d3b36412c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd447a9e020fb4676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63521a991b9c485c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81930b5a846f4227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R058c979d3b36412c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476809145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>