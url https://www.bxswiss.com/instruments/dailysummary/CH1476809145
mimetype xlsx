--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56bc92d0a9b04d0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra87c0cc2f21d4722" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R058c979d3b36412c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb86b80845407440f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81930b5a846f4227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R058c979d3b36412c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f231a621e564062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb86b80845407440f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476809145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>3,316</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,256</x:t>
-[...458 lines deleted...]
-          <x:t>2,264</x:t>
+          <x:t>3,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>