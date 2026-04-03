--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc88983e9ab3b4dc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38ef566178124ef6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e3a9c5c5f644d42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3af1ab6cfcd146a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd42dfc8f936e4eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e3a9c5c5f644d42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e305fd7421f4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3af1ab6cfcd146a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476806372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,485</x:t>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,465</x:t>
-[...593 lines deleted...]
-          <x:t>0,765</x:t>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>