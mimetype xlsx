--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38ef566178124ef6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2b5e52ba33e4efa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3af1ab6cfcd146a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R306435572a7545e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e305fd7421f4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3af1ab6cfcd146a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R550d9d56199b43fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R306435572a7545e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476806372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,603 +149,198 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,700</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>05.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,675</x:t>
+          <x:t>0,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,650</x:t>
-[...6 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,795</x:t>
-[...80 lines deleted...]
-          <x:t>0,695</x:t>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>0,645</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...258 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,540</x:t>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>