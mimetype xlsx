--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2b5e52ba33e4efa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23338cba555f4ac2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R306435572a7545e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c3c82b2179c4f6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R550d9d56199b43fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R306435572a7545e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b09a4981b464824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c3c82b2179c4f6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476806372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
-[...48 lines deleted...]
-          <x:t>0,270</x:t>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,240</x:t>
-[...247 lines deleted...]
-          <x:t>0,114</x:t>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>