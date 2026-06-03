--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23338cba555f4ac2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R131be46ef0c04a61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c3c82b2179c4f6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd61f93b4667c42f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b09a4981b464824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c3c82b2179c4f6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra80e8adbcfa14872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd61f93b4667c42f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476806372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,244</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,208</x:t>
-[...539 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>0,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>