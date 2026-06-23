--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R131be46ef0c04a61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92dc2ffb6b6e4096" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd61f93b4667c42f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8d42aa71b9d488d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra80e8adbcfa14872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd61f93b4667c42f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R706cf7babbfb40ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8d42aa71b9d488d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476806372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,224</x:t>
-[...21 lines deleted...]
-          <x:t>0,215</x:t>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,188</x:t>
-[...38 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,143</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>0,275</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,188</x:t>
-[...146 lines deleted...]
-          <x:t>0,105</x:t>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,093</x:t>
-[...112 lines deleted...]
-          <x:t>0,216</x:t>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>