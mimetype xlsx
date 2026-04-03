--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec1c0c11bb4b41db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R447d41d0b8274f82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e086564ac464a3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3066283bbd564f83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0046801f1ea4256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e086564ac464a3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R645c7a96f84149c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3066283bbd564f83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476805002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,098</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,078</x:t>
-[...11 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
-[...549 lines deleted...]
-          <x:t>0,290</x:t>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>