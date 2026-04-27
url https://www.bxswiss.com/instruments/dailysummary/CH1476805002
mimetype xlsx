--- v5 (2026-04-03)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R447d41d0b8274f82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R895c7928942c4d6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3066283bbd564f83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R864d23ec8dc241bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R645c7a96f84149c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3066283bbd564f83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5def606c47546b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R864d23ec8dc241bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476805002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,224</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,172</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,206</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,167</x:t>
-[...43 lines deleted...]
-          <x:t>0,218</x:t>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,192</x:t>
-[...124 lines deleted...]
-          <x:t>0,176</x:t>
+          <x:t>0,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>