--- v6 (2026-04-27)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R895c7928942c4d6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa34079382e24341" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R864d23ec8dc241bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64e053864d5b43e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5def606c47546b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R864d23ec8dc241bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa0d0c3748254df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64e053864d5b43e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476805002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,102</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,084</x:t>
-        </x:is>
-[...192 lines deleted...]
-          <x:t>0,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>