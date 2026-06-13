--- v7 (2026-05-20)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa34079382e24341" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40c48dafe0de45fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64e053864d5b43e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R837eae873a5f4690"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa0d0c3748254df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64e053864d5b43e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1875389397b14572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R837eae873a5f4690" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476805002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,068</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,072</x:t>
-[...21 lines deleted...]
-          <x:t>0,062</x:t>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>0,054</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,069</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,075</x:t>
-[...171 lines deleted...]
-          <x:t>0,084</x:t>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>