--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a1c982e548847ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re310978fe31a4c0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R262ed8dcf92147d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b5b14c43a1a4756"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc94d525af52c4d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R262ed8dcf92147d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14525e9c6e6b463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b5b14c43a1a4756" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476804401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,105</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,950</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,875</x:t>
-[...11 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,845</x:t>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...387 lines deleted...]
-          <x:t>1,045</x:t>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,755</x:t>
-[...43 lines deleted...]
-          <x:t>1,005</x:t>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,765</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,805</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>