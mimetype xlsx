--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re310978fe31a4c0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb74ab4a23e514419" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b5b14c43a1a4756"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6863ee2ff128420d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14525e9c6e6b463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b5b14c43a1a4756" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ecf8502675a48ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6863ee2ff128420d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476804401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>1,005</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,765</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,915</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>0,575</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,565</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,555</x:t>
-[...16 lines deleted...]
-          <x:t>0,510</x:t>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,435</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...107 lines deleted...]
-          <x:t>0,695</x:t>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>