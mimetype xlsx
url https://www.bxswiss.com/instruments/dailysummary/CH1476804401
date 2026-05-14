--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb74ab4a23e514419" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R541b202f75694298" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6863ee2ff128420d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3ba0408d1854094"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ecf8502675a48ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6863ee2ff128420d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R154c9661a7604ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3ba0408d1854094" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476804401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,225 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,565</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,555</x:t>
-[...16 lines deleted...]
-          <x:t>0,510</x:t>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,435</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...345 lines deleted...]
-          <x:t>0,385</x:t>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>