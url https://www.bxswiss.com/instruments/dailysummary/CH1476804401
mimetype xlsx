--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R541b202f75694298" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41ed685ffbd9488f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3ba0408d1854094"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14d4647eec084c99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R154c9661a7604ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3ba0408d1854094" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c20bc4207fb4c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14d4647eec084c99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476804401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,395</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...200 lines deleted...]
-          <x:t>0,168</x:t>
+          <x:t>0,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,198</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,084</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>