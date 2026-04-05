--- v3 (2026-03-16)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1667413629c7410c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d9fdad0c238431c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra25a4721e3ae46ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29b172d51d0c4449"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc4aa505c92e479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra25a4721e3ae46ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e7bdd95526f4005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29b172d51d0c4449" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476804393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,085</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,965</x:t>
-[...43 lines deleted...]
-          <x:t>1,155</x:t>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,135</x:t>
-[...394 lines deleted...]
-          <x:t>1,125</x:t>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,115</x:t>
-[...48 lines deleted...]
-          <x:t>0,705</x:t>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,925</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>