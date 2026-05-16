--- v4 (2026-04-05)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d9fdad0c238431c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bdcde8a52e748bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29b172d51d0c4449"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f55a1a9492647ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e7bdd95526f4005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29b172d51d0c4449" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c5edda3f5a846f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f55a1a9492647ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476804393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...350 lines deleted...]
-          <x:t>23.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,745</x:t>
-[...4 lines deleted...]
-          <x:t>0,545</x:t>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,665</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>27.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>30.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,455</x:t>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,445</x:t>
-[...80 lines deleted...]
-          <x:t>0,805</x:t>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>