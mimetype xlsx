--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bdcde8a52e748bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eacc020914a408c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f55a1a9492647ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9481b19893f7467d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c5edda3f5a846f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f55a1a9492647ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fa47ffdc97b4646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9481b19893f7467d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476804393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,485</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
-[...21 lines deleted...]
-          <x:t>0,305</x:t>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,325</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>0,246</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,148</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>0,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,106</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>