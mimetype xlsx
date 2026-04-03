--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R383ee0e48f344ea5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1682144ee724660" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3428cbdfc2964e96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ad84383bc7842f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a386332e5e043b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3428cbdfc2964e96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31a3c8e1cda24b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ad84383bc7842f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476801118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,036</x:t>
-[...11 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,049</x:t>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,037</x:t>
-        </x:is>
-[...597 lines deleted...]
-          <x:t>0,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>