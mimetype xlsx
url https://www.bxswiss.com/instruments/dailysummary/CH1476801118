--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1682144ee724660" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc131389090104389" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ad84383bc7842f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e49660e20ce4159"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31a3c8e1cda24b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ad84383bc7842f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eae0636b0274730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e49660e20ce4159" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476801118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,032</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,049</x:t>
-[...75 lines deleted...]
-          <x:t>0,032</x:t>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,046</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>0,040</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,034</x:t>
-        </x:is>
-[...295 lines deleted...]
-          <x:t>0,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>