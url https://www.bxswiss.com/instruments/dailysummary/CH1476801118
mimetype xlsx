--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc131389090104389" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83b02b9a4cd74bd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e49660e20ce4159"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0001c63c718a4b47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eae0636b0274730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e49660e20ce4159" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e8e01856d3a4f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0001c63c718a4b47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476801118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,024</x:t>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,030</x:t>
-[...80 lines deleted...]
-          <x:t>0,037</x:t>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
-        </x:is>
-[...430 lines deleted...]
-          <x:t>0,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>