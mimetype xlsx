--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83b02b9a4cd74bd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebec38fce06a4266" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0001c63c718a4b47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R215ac266295a4235"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e8e01856d3a4f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0001c63c718a4b47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05941e56ab11460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R215ac266295a4235" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476801118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,027</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,027</x:t>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,031</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,039</x:t>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,039</x:t>
-[...107 lines deleted...]
-          <x:t>0,034</x:t>
+          <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,037</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...278 lines deleted...]
-          <x:t>0,034</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,034</x:t>
-[...21 lines deleted...]
-          <x:t>0,097</x:t>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,072</x:t>
-[...53 lines deleted...]
-          <x:t>0,038</x:t>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>