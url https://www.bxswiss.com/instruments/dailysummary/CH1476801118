--- v7 (2026-06-02)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebec38fce06a4266" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R260cfbe409f24e75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R215ac266295a4235"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd94cf828eae944bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05941e56ab11460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R215ac266295a4235" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2e82b0253d34e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd94cf828eae944bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476801118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,036</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,036</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>0,057</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,051</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,030</x:t>
-[...485 lines deleted...]
-          <x:t>0,565</x:t>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>