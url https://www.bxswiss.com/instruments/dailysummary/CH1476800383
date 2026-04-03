--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e71f81336474c1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc456ae3d67c846a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7399cfff19334f03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a0d4fa8c3f34720"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc144de41edc844d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7399cfff19334f03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7225c2bc0e834da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a0d4fa8c3f34720" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476800383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,335</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,355</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,108</x:t>
-[...6 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,156</x:t>
-[...43 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,146</x:t>
-[...26 lines deleted...]
-          <x:t>0,194</x:t>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,186</x:t>
-[...43 lines deleted...]
-          <x:t>0,242</x:t>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,230</x:t>
-[...21 lines deleted...]
-          <x:t>0,180</x:t>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>0,127</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>