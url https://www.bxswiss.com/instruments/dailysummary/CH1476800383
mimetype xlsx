--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc456ae3d67c846a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66ae930184544469" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a0d4fa8c3f34720"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57a59ac147de4ce1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7225c2bc0e834da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a0d4fa8c3f34720" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f32538251ff4111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57a59ac147de4ce1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476800383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,179</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>03.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,174</x:t>
-[...65 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,180</x:t>
-[...522 lines deleted...]
-          <x:t>0,243</x:t>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>