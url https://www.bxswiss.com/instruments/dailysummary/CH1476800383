--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66ae930184544469" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R091a4d15d62f4fb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57a59ac147de4ce1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb39e8d6e3a2f4233"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f32538251ff4111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57a59ac147de4ce1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4edd2d9544647d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb39e8d6e3a2f4233" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476800383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,151</x:t>
-[...549 lines deleted...]
-          <x:t>0,185</x:t>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>