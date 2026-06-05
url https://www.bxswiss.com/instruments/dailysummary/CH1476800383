--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R091a4d15d62f4fb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2cda614b9054cc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb39e8d6e3a2f4233"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc21f7580f3c34b16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4edd2d9544647d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb39e8d6e3a2f4233" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfefac3bec4e644ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc21f7580f3c34b16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476800383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,163</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,157</x:t>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,191</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>0,173</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,220</x:t>
-        </x:is>
-[...322 lines deleted...]
-          <x:t>0,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>