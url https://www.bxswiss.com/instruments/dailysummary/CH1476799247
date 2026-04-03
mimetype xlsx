--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R864aadbf47714902" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c5a2d7ec63d43cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra19e029b086f42cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re19d43338800466d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13dd77c8fac2482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra19e029b086f42cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b8485450d344cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re19d43338800466d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476799247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,198</x:t>
-[...48 lines deleted...]
-          <x:t>0,194</x:t>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,176</x:t>
-[...16 lines deleted...]
-          <x:t>0,198</x:t>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,194</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,214</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,285</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
-[...31 lines deleted...]
-          <x:t>0,295</x:t>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,455</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,455</x:t>
-[...53 lines deleted...]
-          <x:t>0,375</x:t>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>