--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c5a2d7ec63d43cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d9122af80e74621" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re19d43338800466d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f627c9fe9f44efa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b8485450d344cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re19d43338800466d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd72119a727747a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f627c9fe9f44efa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476799247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,183</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,236</x:t>
-[...16 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...566 lines deleted...]
-          <x:t>0,385</x:t>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>