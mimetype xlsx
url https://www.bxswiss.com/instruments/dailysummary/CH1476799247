--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d9122af80e74621" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R426d6d56348e4919" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f627c9fe9f44efa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb138fb842df34c02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd72119a727747a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f627c9fe9f44efa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R037ce4ea2e804d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb138fb842df34c02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476799247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,390</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...146 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>0,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
-        </x:is>
-[...224 lines deleted...]
-          <x:t>0,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>