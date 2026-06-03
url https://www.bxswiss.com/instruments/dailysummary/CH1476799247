--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R426d6d56348e4919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e5f82068133470c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb138fb842df34c02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc5ffb627b942e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R037ce4ea2e804d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb138fb842df34c02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdea0c1a2d8a0465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc5ffb627b942e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476799247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>0,160</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>0,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>