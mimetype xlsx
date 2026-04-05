--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18b51ecc7ded4046" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ddf5639ebc40cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02db9fb534194763"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6afd55f9b98149dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99dde89385314369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02db9fb534194763" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc27acb632b9347d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6afd55f9b98149dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>