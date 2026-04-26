--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ddf5639ebc40cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca19327570ab4b85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6afd55f9b98149dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aee85e2db034409"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc27acb632b9347d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6afd55f9b98149dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7322c6d3b2b4d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aee85e2db034409" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,129</x:t>
-[...107 lines deleted...]
-          <x:t>2,167</x:t>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,001</x:t>
-[...458 lines deleted...]
-          <x:t>2,899</x:t>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>