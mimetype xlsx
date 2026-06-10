--- v7 (2026-04-26)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca19327570ab4b85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re42a9025fc864e95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aee85e2db034409"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re75626e7ad224814"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7322c6d3b2b4d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aee85e2db034409" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R938c340d381c453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re75626e7ad224814" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...554 lines deleted...]
-          <x:t>1,297</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>