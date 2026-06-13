--- v8 (2026-06-10)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re42a9025fc864e95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aa0e0452b494771" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re75626e7ad224814"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R214fb1e9a27747be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R938c340d381c453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re75626e7ad224814" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0bab30004e148ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R214fb1e9a27747be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,178 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,261</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,113</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>1,447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
@@ -710,31 +683,112 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>