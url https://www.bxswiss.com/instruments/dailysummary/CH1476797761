--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R932b546808db4045" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a51ffbbfba243f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20e96dd4ccb04e7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d55b10c58b7452b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f7a034595444360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20e96dd4ccb04e7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf99adf0e58f84012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d55b10c58b7452b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>