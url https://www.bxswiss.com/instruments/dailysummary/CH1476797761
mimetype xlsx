--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a51ffbbfba243f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa72fbad669418f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d55b10c58b7452b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf86cfedad9e746eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf99adf0e58f84012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d55b10c58b7452b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31138533cff54ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf86cfedad9e746eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,845</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,763</x:t>
-[...65 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,275</x:t>
-[...441 lines deleted...]
-          <x:t>2,675</x:t>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>