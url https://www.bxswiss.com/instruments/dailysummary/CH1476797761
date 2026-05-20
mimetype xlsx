--- v7 (2026-04-26)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa72fbad669418f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64866f363ae74239" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf86cfedad9e746eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4625500d55d04abc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31138533cff54ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf86cfedad9e746eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4f4ce5159684368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4625500d55d04abc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...377 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,231</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>1,149</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,271</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,299</x:t>
-[...26 lines deleted...]
-          <x:t>1,167</x:t>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,999</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>1,329</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>