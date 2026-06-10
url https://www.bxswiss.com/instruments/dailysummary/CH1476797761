--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64866f363ae74239" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a845e4fc5b4c22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4625500d55d04abc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra01834aade4f497d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4f4ce5159684368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4625500d55d04abc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7a44e5678b54406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra01834aade4f497d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,167</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,999</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...293 lines deleted...]
-          <x:t>0,573</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...262 lines deleted...]
-          <x:t>0,651</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>