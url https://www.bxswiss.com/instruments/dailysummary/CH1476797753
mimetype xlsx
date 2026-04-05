--- v3 (2026-03-16)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c24e058c69546c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R298d7b1d7deb4eeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55b4fff200df456d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f1a4e0d87584979"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re720ee0b26654578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55b4fff200df456d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82b6027743f0487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f1a4e0d87584979" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>