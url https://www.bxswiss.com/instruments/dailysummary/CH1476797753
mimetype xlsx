--- v4 (2026-04-05)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R298d7b1d7deb4eeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff32078b6b344a3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f1a4e0d87584979"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R316de342686840cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82b6027743f0487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f1a4e0d87584979" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ccddb3fc3e04549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R316de342686840cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>2,467</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>