--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff32078b6b344a3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c945e3cefb49e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R316de342686840cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9a297f97b9c4324"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ccddb3fc3e04549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R316de342686840cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3fdbeb8138a4a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9a297f97b9c4324" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,097</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,019</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,773</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,501</x:t>
-[...139 lines deleted...]
-          <x:t>0,965</x:t>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>