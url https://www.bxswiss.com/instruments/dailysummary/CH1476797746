--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0a4369fba3c43b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b8d65aa1f5a449b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd84b177d10b740e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60d67601a9314be7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73ef6a66bf8f45f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd84b177d10b740e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d96b56f38064ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60d67601a9314be7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...328 lines deleted...]
-          <x:t>1,215</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,059</x:t>
-[...274 lines deleted...]
-          <x:t>0,807</x:t>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>