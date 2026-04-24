--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b8d65aa1f5a449b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1905c6301b8e4fcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60d67601a9314be7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56c4b583308f445a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d96b56f38064ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60d67601a9314be7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff7761e6852f4f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56c4b583308f445a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>1,759</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>