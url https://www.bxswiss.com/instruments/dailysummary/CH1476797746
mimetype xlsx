--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1905c6301b8e4fcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdfdb0d703df4873" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56c4b583308f445a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4eec585f1774c52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff7761e6852f4f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56c4b583308f445a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3ee8e027cc54563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4eec585f1774c52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>1,183</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,327</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>1,019</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>