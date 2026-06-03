--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdfdb0d703df4873" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R640f5d2028f147bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4eec585f1774c52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7216dcd1fa024e88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3ee8e027cc54563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4eec585f1774c52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7defd3c4ee7141c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7216dcd1fa024e88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>1,037</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,659</x:t>
-[...303 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,683</x:t>
-[...144 lines deleted...]
-          <x:t>0,829</x:t>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>