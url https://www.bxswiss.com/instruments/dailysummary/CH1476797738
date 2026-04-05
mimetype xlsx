--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25e8a21b5eb7431d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b9ea330f38b49c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02305f56db724482"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe839b05f3cf464e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22d9ddd60fc446b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02305f56db724482" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff8a48bf992a4c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe839b05f3cf464e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>