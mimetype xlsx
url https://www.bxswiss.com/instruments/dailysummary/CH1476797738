--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b9ea330f38b49c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ea7c905f64b4133" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe839b05f3cf464e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3595606f82e49c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff8a48bf992a4c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe839b05f3cf464e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9a318bd00fc4a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3595606f82e49c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,585</x:t>
-[...232 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,885</x:t>
-[...306 lines deleted...]
-          <x:t>2,093</x:t>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>