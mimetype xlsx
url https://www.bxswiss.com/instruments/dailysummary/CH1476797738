--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ea7c905f64b4133" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f17e3ee8ab34a09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3595606f82e49c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd979a03da3d843fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9a318bd00fc4a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3595606f82e49c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1772e685a58a40a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd979a03da3d843fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>1,279</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,195</x:t>
-[...38 lines deleted...]
-          <x:t>1,071</x:t>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,925</x:t>
-[...16 lines deleted...]
-          <x:t>0,913</x:t>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,895</x:t>
-[...75 lines deleted...]
-          <x:t>0,831</x:t>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,707</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,943</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>