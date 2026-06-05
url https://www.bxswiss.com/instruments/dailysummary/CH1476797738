--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f17e3ee8ab34a09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74843d657d5c444b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd979a03da3d843fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc83eb284bed84633"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1772e685a58a40a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd979a03da3d843fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad969a8e010e474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc83eb284bed84633" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,925</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,939</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...445 lines deleted...]
-          <x:t>0,719</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,707</x:t>
-[...80 lines deleted...]
-          <x:t>0,711</x:t>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>