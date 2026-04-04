--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82961a47620b4073" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02a4340eb1304abf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4f80696d0564804"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc305fb69a6324437"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bd15c757a894ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4f80696d0564804" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32a67764325a42e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc305fb69a6324437" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>