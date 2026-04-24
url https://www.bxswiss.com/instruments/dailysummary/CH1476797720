--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02a4340eb1304abf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc15ee5002eb44a1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc305fb69a6324437"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R984b0e63370d40c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32a67764325a42e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc305fb69a6324437" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R995d001ec2b84c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R984b0e63370d40c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>2,121</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,715</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>2,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,501</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>