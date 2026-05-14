--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc15ee5002eb44a1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R548fcccb6c3544dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R984b0e63370d40c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfbfc3488aac4b5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R995d001ec2b84c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R984b0e63370d40c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc26b09211d514ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfbfc3488aac4b5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>