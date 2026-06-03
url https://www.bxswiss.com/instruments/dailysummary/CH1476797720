--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R548fcccb6c3544dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f17703c6b614349" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfbfc3488aac4b5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac49960b49044d6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc26b09211d514ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfbfc3488aac4b5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07fc578ed6c94c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac49960b49044d6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,743</x:t>
-[...97 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,945</x:t>
-[...333 lines deleted...]
-          <x:t>0,609</x:t>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>