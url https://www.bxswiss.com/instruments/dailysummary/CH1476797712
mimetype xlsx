--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a93e04f45ee4a2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf29aab3e6abb4e2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ff074104fc84c92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77c34c14156b449a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18d67bfff3d54129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ff074104fc84c92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a98d277387e468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77c34c14156b449a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>