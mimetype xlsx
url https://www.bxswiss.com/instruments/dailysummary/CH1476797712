--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf29aab3e6abb4e2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3036bad8f74ee7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77c34c14156b449a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda169c00eb1a48a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a98d277387e468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77c34c14156b449a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeb66221a18a4559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda169c00eb1a48a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,527</x:t>
-[...139 lines deleted...]
-          <x:t>1,143</x:t>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,233</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>1,767</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>