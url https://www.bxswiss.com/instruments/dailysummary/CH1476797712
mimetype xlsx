--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3036bad8f74ee7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4beaeb6f4f474455" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda169c00eb1a48a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb846aaa223643ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeb66221a18a4559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda169c00eb1a48a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01f0481cc96c4e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb846aaa223643ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>