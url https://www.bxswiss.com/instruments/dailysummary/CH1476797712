--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4beaeb6f4f474455" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R011eb39ad72a4a5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb846aaa223643ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8eecd2e7a354320"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01f0481cc96c4e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb846aaa223643ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2e8d416d9514c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8eecd2e7a354320" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,735</x:t>
-[...345 lines deleted...]
-          <x:t>0,529</x:t>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,471</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>