--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc78b490b82b4ac3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0121ffdbd2f4ea4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b42152df6374f7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bfcb4fcd2db47a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9790d2b344e74c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b42152df6374f7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28fb1201ee5644e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bfcb4fcd2db47a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>