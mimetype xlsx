--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0121ffdbd2f4ea4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R766b8552be2f4117" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bfcb4fcd2db47a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c9619ea639d4cb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28fb1201ee5644e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bfcb4fcd2db47a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42ac30765fb1460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c9619ea639d4cb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,915</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,927</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>1,623</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>