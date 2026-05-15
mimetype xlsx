--- v8 (2026-04-25)
+++ v9 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R766b8552be2f4117" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7634125e70ba4501" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c9619ea639d4cb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6c38811dbcd4abb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42ac30765fb1460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c9619ea639d4cb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2f32332ba0d4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6c38811dbcd4abb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>