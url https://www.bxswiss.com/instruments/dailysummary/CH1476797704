--- v9 (2026-05-15)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7634125e70ba4501" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaf8c28b5190465e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6c38811dbcd4abb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R348d38d697b147fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2f32332ba0d4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6c38811dbcd4abb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4dc416665df4629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R348d38d697b147fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,597</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,561</x:t>
-[...303 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,369</x:t>
-[...117 lines deleted...]
-          <x:t>0,449</x:t>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>