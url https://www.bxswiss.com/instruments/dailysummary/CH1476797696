--- v3 (2026-02-21)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fafb72b7a044b7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec3514bae01648fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ac0fe740a454b94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R672811b9d03b4859"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec6ec3678c2347d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ac0fe740a454b94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0731da1b8044988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R672811b9d03b4859" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...193 lines deleted...]
-          <x:t>0,885</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,785</x:t>
-[...409 lines deleted...]
-          <x:t>0,547</x:t>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>