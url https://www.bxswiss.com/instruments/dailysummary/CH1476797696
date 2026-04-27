--- v4 (2026-04-05)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec3514bae01648fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04213c10acd84a77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R672811b9d03b4859"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5365614d486243ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0731da1b8044988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R672811b9d03b4859" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2669f349688146da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5365614d486243ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,145</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,855</x:t>
-[...566 lines deleted...]
-          <x:t>1,493</x:t>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>