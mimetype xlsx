--- v5 (2026-04-27)
+++ v6 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04213c10acd84a77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf69a82d8ea0847d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5365614d486243ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R912c289c3b6c43d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2669f349688146da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5365614d486243ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4924f25247d44672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R912c289c3b6c43d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,721</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,601</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>0,355</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,379</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,611</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,577</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,603</x:t>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>