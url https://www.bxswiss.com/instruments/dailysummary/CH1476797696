--- v6 (2026-05-20)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf69a82d8ea0847d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfce5d3b14ff54411" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R912c289c3b6c43d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b6d7a263c6c4638"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4924f25247d44672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R912c289c3b6c43d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bd77055bc8c4864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b6d7a263c6c4638" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,611</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,577</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,603</x:t>
-[...178 lines deleted...]
-          <x:t>0,361</x:t>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,257</x:t>
-[...269 lines deleted...]
-          <x:t>0,216</x:t>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>