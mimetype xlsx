--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc158761f4bf647e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4324d56c0cea447d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff30259dd37547b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9189b07dd7741b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e5235f7128a4e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff30259dd37547b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f9548d62cb4e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9189b07dd7741b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>