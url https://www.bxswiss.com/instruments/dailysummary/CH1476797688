--- v6 (2026-04-05)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4324d56c0cea447d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf744c19958841c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9189b07dd7741b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1435d5ae1aad4f32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f9548d62cb4e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9189b07dd7741b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61dce90ff8244177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1435d5ae1aad4f32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1,371</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>