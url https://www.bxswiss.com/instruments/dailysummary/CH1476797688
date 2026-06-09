--- v7 (2026-06-05)
+++ v8 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf744c19958841c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3973ef3b85d14b61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1435d5ae1aad4f32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a796980f3d04a87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61dce90ff8244177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1435d5ae1aad4f32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09cefb30270f490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a796980f3d04a87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,185 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +629,112 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>