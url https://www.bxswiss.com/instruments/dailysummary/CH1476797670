--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4e2d275a08f4a3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3995d2f0efd4208" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae200213fb60425b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd60d5cd2b6814523"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb56aeb49ca84d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae200213fb60425b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a69852cb25b4d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd60d5cd2b6814523" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,720</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>0,473</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>