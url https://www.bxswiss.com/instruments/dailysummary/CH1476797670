--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3995d2f0efd4208" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R343d758558c146aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd60d5cd2b6814523"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R378e376f28254f29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a69852cb25b4d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd60d5cd2b6814523" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R987c36fc51da4ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R378e376f28254f29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>1,359</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,323</x:t>
-[...146 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>2,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,095</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>2,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,777</x:t>
         </x:is>
       </x:c>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>