--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R343d758558c146aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdb6177733c54b34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R378e376f28254f29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11c6b02d4a864802"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R987c36fc51da4ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R378e376f28254f29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12d5cecdd4584572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11c6b02d4a864802" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>