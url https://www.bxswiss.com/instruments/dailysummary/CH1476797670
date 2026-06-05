--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdb6177733c54b34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5583b481fe9a436a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11c6b02d4a864802"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a7587e0374a48fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12d5cecdd4584572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11c6b02d4a864802" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c6a9ef7666649c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a7587e0374a48fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,479</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,483</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>0,285</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,307</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...337 lines deleted...]
-          <x:t>0,253</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,253</x:t>
-[...161 lines deleted...]
-          <x:t>0,327</x:t>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>