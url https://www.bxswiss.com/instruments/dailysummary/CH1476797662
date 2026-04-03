--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6ed58f8dc54437a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1032dbb2fc8e4fc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R876eb16bab0848c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redff6d415e9a4952"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46906cacfeb745d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R876eb16bab0848c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a100f79ae604d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redff6d415e9a4952" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>