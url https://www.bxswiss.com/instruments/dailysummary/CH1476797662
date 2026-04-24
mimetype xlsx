--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1032dbb2fc8e4fc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc28891f1fe4f41de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redff6d415e9a4952"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R375afe7865f7401f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a100f79ae604d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redff6d415e9a4952" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcccddd24d02b4269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R375afe7865f7401f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,644</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,561</x:t>
-[...620 lines deleted...]
-          <x:t>1,159</x:t>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>