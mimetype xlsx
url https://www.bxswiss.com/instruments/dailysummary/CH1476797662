--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc28891f1fe4f41de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R857e032e633147fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R375afe7865f7401f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00ea3192271b46cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcccddd24d02b4269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R375afe7865f7401f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R425efb4fbf37409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00ea3192271b46cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>