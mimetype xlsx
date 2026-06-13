--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R857e032e633147fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e625ce5cd69451c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00ea3192271b46cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fd62dc199d9402c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R425efb4fbf37409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00ea3192271b46cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R493c79a209d442f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fd62dc199d9402c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,257</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...332 lines deleted...]
-          <x:t>0,176</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,226</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>0,251</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>