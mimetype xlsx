--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c4312fbab8476c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R637c2c29bc484e4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78ef791c1102473f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8874f19156544181"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f17cf3fddb443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78ef791c1102473f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2db2b49a93d84ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8874f19156544181" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>0,409</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>