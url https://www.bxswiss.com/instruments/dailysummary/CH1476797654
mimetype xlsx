--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R637c2c29bc484e4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ecc144578044119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8874f19156544181"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda9cab6703fa420b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2db2b49a93d84ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8874f19156544181" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R078e85a531f04e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda9cab6703fa420b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,991</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,891</x:t>
-[...43 lines deleted...]
-          <x:t>0,859</x:t>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,855</x:t>
-[...539 lines deleted...]
-          <x:t>1,067</x:t>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>