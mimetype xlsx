--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ecc144578044119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1fba23a979c48be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda9cab6703fa420b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96a24b50832a4fc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R078e85a531f04e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda9cab6703fa420b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R676dc29a49a448fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96a24b50832a4fc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>