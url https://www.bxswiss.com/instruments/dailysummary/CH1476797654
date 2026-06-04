--- v6 (2026-05-14)
+++ v7 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1fba23a979c48be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97533ee850a54056" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96a24b50832a4fc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde7e548907654cf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R676dc29a49a448fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96a24b50832a4fc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd28a78c35ca04fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde7e548907654cf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,415</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,369</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,353</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,341</x:t>
-[...276 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,220</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,220</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,138</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...127 lines deleted...]
-          <x:t>0,220</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>