--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6c49271de244fc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07ee5b0c5b72417d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4adb718732304cf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcce877fb07894b63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb875311faaa3450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4adb718732304cf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5ec1350dd7b4e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcce877fb07894b63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>