--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07ee5b0c5b72417d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8530ff22fafa485e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcce877fb07894b63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3f2e4b8e48048ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5ec1350dd7b4e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcce877fb07894b63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94e788dc859b4c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3f2e4b8e48048ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>0,733</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,783</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>0,979</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>