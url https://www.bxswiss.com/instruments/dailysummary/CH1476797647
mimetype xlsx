--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8530ff22fafa485e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b706277614e43a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3f2e4b8e48048ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7227cb12261147a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94e788dc859b4c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3f2e4b8e48048ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37eb0d3bc02540c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7227cb12261147a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>