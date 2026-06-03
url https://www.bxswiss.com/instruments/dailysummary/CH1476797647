--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b706277614e43a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69b52cc8bca544d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7227cb12261147a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7b006a6f1434814"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37eb0d3bc02540c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7227cb12261147a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a1f355a2606412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7b006a6f1434814" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
-[...43 lines deleted...]
-          <x:t>0,357</x:t>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,226</x:t>
-[...318 lines deleted...]
-          <x:t>0,124</x:t>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>0,190</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>