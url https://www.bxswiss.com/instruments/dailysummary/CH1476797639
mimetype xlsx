--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R798071f11df146a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a192b2575114aab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3423416c23594be6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ad9b22bb4cf466f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R078b1ab10496435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3423416c23594be6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R687460354b264c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ad9b22bb4cf466f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,773</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>