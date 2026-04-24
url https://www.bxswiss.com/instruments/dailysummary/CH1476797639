--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a192b2575114aab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66955e20c0784c81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ad9b22bb4cf466f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c0cba1172324946"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R687460354b264c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ad9b22bb4cf466f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3177623661948b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c0cba1172324946" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>0,615</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,831</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>01.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,923</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>