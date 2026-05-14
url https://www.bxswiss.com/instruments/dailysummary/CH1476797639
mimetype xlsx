--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66955e20c0784c81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38fca2d45e1e4301" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c0cba1172324946"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52c71986b4f048a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3177623661948b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c0cba1172324946" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ef5bf1d77b04274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52c71986b4f048a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,443</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>