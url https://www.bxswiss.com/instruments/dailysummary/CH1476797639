--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38fca2d45e1e4301" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55167d032fb048ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52c71986b4f048a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccdd974d550346ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ef5bf1d77b04274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52c71986b4f048a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re36f795a942e43ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccdd974d550346ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,323</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,204</x:t>
-[...249 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,224</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>07.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,158</x:t>
-[...117 lines deleted...]
-          <x:t>0,168</x:t>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>