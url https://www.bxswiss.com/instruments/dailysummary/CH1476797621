--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3de9fa8dc0954510" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b1b2cbc93cc438c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9d27dc3fdc649fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9f6e81c8615409a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99fcfe5aeb0847b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9d27dc3fdc649fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1d0bcca7e954f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9f6e81c8615409a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>