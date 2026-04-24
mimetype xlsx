--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b1b2cbc93cc438c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5817d178e584438c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9f6e81c8615409a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e884bcc2402402f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1d0bcca7e954f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9f6e81c8615409a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3f6d5051ead43ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e884bcc2402402f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,803</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,721</x:t>
-[...593 lines deleted...]
-          <x:t>0,825</x:t>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>