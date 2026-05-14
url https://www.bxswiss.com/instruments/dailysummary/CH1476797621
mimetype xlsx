--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5817d178e584438c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae0f6c216d834208" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e884bcc2402402f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69a334d5ef86431f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3f6d5051ead43ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e884bcc2402402f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01a2b362e838400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69a334d5ef86431f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,365</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,399</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,399</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,281</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>