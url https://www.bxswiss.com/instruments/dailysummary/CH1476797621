--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae0f6c216d834208" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaec35dc3f3d46c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69a334d5ef86431f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R184d87c1ce9c4c39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01a2b362e838400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69a334d5ef86431f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfab47f1cd1a64090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R184d87c1ce9c4c39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...26 lines deleted...]
-          <x:t>0,289</x:t>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,172</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>0,265</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,190</x:t>
-[...33 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,142</x:t>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,102</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,146</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>