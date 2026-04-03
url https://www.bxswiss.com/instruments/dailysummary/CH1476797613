--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dee6b3229ea4887" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1763e85637146d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02d324e529e54057"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb348813fda344de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7be3192c5dac4992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02d324e529e54057" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raea8cca346854331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb348813fda344de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>