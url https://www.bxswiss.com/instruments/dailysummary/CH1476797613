--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1763e85637146d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf967fe8aa22a418d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb348813fda344de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R205ad0d496e140ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raea8cca346854331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb348813fda344de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed059749ee44377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R205ad0d496e140ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,457</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>0,759</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>