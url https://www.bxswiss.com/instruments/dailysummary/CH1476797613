--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf967fe8aa22a418d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R126bd4faf1f44612" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R205ad0d496e140ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rade38c913a614091"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed059749ee44377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R205ad0d496e140ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7e01153477d45f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rade38c913a614091" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,329</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,363</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,363</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>