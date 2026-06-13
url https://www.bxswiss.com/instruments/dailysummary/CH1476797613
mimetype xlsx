--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R126bd4faf1f44612" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5dd891205d44b10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rade38c913a614091"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdc64ee2f0764b69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7e01153477d45f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rade38c913a614091" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red1de3614721470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdc64ee2f0764b69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...441 lines deleted...]
-          <x:t>0,138</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,089</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>0,130</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>