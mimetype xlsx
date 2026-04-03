--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f5d139432d46eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7199b91bbb9b45ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cddcf3e7a1149d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2d569b4358d4cf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c621300ba36406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cddcf3e7a1149d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74c6749ad55d4ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2d569b4358d4cf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,335</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,629</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>