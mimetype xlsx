--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7199b91bbb9b45ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bcd253a861543c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2d569b4358d4cf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47c7c21065be4baa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74c6749ad55d4ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2d569b4358d4cf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a8be20a345b4faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47c7c21065be4baa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,449</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,697</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,605</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,431</x:t>
-[...566 lines deleted...]
-          <x:t>0,697</x:t>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>