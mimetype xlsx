--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bcd253a861543c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd50b19553cdb4656" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47c7c21065be4baa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42167f06425b490b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a8be20a345b4faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47c7c21065be4baa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffd8cc8f502a4bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42167f06425b490b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>