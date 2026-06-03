--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd50b19553cdb4656" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8ce49867cc74e86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42167f06425b490b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45032438f1af48de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffd8cc8f502a4bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42167f06425b490b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf10850bd76d45e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45032438f1af48de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,240</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,122</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,124</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,114</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,112</x:t>
-[...107 lines deleted...]
-          <x:t>0,114</x:t>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>