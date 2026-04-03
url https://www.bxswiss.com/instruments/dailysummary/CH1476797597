--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3433113fcd814ed6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R943c06d43f3d4d4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb53c41191a8542c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73088588e1774947"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R616b163f507d4b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb53c41191a8542c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf244e1801604fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73088588e1774947" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>0,349</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,311</x:t>
-[...259 lines deleted...]
-          <x:t>0,417</x:t>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,417</x:t>
-[...11 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,567</x:t>
-[...48 lines deleted...]
-          <x:t>0,513</x:t>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,489</x:t>
-[...80 lines deleted...]
-          <x:t>0,545</x:t>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,641</x:t>
-        </x:is>
-[...52 lines deleted...]
-          <x:t>0,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>