--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R943c06d43f3d4d4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ca190acd5b4dd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73088588e1774947"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd934dbdd0b684af1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf244e1801604fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73088588e1774947" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1da96e4e293c4267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd934dbdd0b684af1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>0,545</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...424 lines deleted...]
-          <x:t>0,641</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>