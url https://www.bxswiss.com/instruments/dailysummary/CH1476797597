--- v5 (2026-04-24)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ca190acd5b4dd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R998b35d222b34c40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd934dbdd0b684af1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R048cf22da30d4341"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1da96e4e293c4267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd934dbdd0b684af1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f28114f30c4632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R048cf22da30d4341" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>