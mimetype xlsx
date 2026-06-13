--- v6 (2026-05-16)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R998b35d222b34c40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R545717a580dc4975" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R048cf22da30d4341"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R756a78f6a9474bd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f28114f30c4632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R048cf22da30d4341" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda9b4979b095425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R756a78f6a9474bd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,130</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,102</x:t>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,100</x:t>
-[...161 lines deleted...]
-          <x:t>0,108</x:t>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>