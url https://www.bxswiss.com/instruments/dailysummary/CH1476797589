--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce84549182bf40fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5ecbee6d5474af3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc77482e8454843d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4a81a296ef8476f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0f1a16183374010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc77482e8454843d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c6661ac47e44bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4a81a296ef8476f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,319</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,303</x:t>
-[...313 lines deleted...]
-          <x:t>0,391</x:t>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,391</x:t>
-[...92 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,783</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>0,645</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>