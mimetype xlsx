--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5ecbee6d5474af3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25fd87b249c242d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4a81a296ef8476f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc81a185295fa4600"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c6661ac47e44bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4a81a296ef8476f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc45e61e2f7234ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc81a185295fa4600" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>0,655</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,527</x:t>
-[...382 lines deleted...]
-          <x:t>0,591</x:t>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>