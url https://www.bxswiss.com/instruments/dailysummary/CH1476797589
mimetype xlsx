--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25fd87b249c242d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R670b040bf60a4592" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc81a185295fa4600"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae3d9fc5d3434140"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc45e61e2f7234ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc81a185295fa4600" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fed83ad5dcc429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae3d9fc5d3434140" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>