--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R670b040bf60a4592" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5abdb9dea5274a51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae3d9fc5d3434140"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c1eb4f705444898"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fed83ad5dcc429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae3d9fc5d3434140" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6da16ed8839460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c1eb4f705444898" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,198</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,130</x:t>
-[...254 lines deleted...]
-          <x:t>0,132</x:t>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,118</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,099</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>