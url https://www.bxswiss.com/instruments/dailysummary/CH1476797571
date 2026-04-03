--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6742e85f4c4845f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42b13334861c47d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree1a1771d64b4748"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde33d0bc12444e3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9ae754101874e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree1a1771d64b4748" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6db8557407594c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde33d0bc12444e3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,299</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,283</x:t>
-[...340 lines deleted...]
-          <x:t>0,483</x:t>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,347</x:t>
-[...75 lines deleted...]
-          <x:t>0,853</x:t>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,613</x:t>
-[...107 lines deleted...]
-          <x:t>0,601</x:t>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>