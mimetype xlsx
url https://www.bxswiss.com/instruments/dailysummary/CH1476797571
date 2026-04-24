--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42b13334861c47d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7651aaf7e3a74e51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde33d0bc12444e3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9314afcd79c486f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6db8557407594c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde33d0bc12444e3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R432dbfc2b4714ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9314afcd79c486f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,363</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...302 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,863</x:t>
-[...279 lines deleted...]
-          <x:t>0,543</x:t>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>