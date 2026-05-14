--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7651aaf7e3a74e51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4fe9d9018c54fa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9314afcd79c486f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50183234541f4efd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R432dbfc2b4714ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9314afcd79c486f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b7c2b74990d4e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50183234541f4efd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>