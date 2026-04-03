--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb73244259bf4eab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45896c8ec1ae4b53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7223dd06a62c4798"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae9332dbc4b5429d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R756c11f47a514586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7223dd06a62c4798" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5385ef477a04b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae9332dbc4b5429d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,267</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>