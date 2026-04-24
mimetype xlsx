--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45896c8ec1ae4b53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bdf40f37b8244e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae9332dbc4b5429d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbabe93f49c9347f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5385ef477a04b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae9332dbc4b5429d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb64ae14dc9847c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbabe93f49c9347f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,337</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,299</x:t>
-[...506 lines deleted...]
-        <x:is>
           <x:t>0,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>