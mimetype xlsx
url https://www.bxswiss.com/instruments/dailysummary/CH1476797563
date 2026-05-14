--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bdf40f37b8244e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra61ea895939a4172" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbabe93f49c9347f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9afa900ef62495a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb64ae14dc9847c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbabe93f49c9347f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfa42e55ad314dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9afa900ef62495a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,202</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,222</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,222</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,154</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>