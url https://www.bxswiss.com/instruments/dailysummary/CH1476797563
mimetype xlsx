--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra61ea895939a4172" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf831992d0d454562" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9afa900ef62495a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabe4f7ba1fde417d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfa42e55ad314dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9afa900ef62495a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R869463fdd54b4937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabe4f7ba1fde417d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,166</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,138</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,164</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,108</x:t>
-[...259 lines deleted...]
-          <x:t>0,140</x:t>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,097</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>06.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,053</x:t>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,075</x:t>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,073</x:t>
-[...107 lines deleted...]
-          <x:t>0,071</x:t>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>