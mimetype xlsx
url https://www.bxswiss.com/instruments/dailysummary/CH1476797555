--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41a75a3378e64383" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R777fa0d4ad9c461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48889764b1834122"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94e0281f2ac54a1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba3d13f0b99e43c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48889764b1834122" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a2f9ecd9ef847cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94e0281f2ac54a1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>0,271</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,240</x:t>
-[...269 lines deleted...]
-          <x:t>0,317</x:t>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,453</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,283</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,423</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>0,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,411</x:t>
-[...58 lines deleted...]
-          <x:t>0,521</x:t>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>