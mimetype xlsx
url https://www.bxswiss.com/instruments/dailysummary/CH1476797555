--- v5 (2026-04-03)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R777fa0d4ad9c461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27cab2c4a6d14b38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94e0281f2ac54a1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d73f752c4414dbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a2f9ecd9ef847cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94e0281f2ac54a1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fc1190001cf42b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d73f752c4414dbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...640 lines deleted...]
-          <x:t>0,459</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>