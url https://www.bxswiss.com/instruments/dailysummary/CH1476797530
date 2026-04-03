--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a98c44cf68d4f51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8ca342dbd11481f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61cc24c83fd94b26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R786d1248c3da404c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1992b829a0874072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61cc24c83fd94b26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14cf7abce7254785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R786d1248c3da404c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,343</x:t>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...168 lines deleted...]
-          <x:t>30.01.2026</x:t>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,289</x:t>
-[...414 lines deleted...]
-          <x:t>0,190</x:t>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>