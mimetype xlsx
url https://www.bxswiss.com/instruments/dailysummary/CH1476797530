--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8ca342dbd11481f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04db9af54801481b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R786d1248c3da404c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4bc70e418e54632"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14cf7abce7254785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R786d1248c3da404c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c9e8bbfd8a44ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4bc70e418e54632" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,451</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,469</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>12.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>0,389</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>