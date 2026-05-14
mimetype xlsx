--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04db9af54801481b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5a3228e18144d8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4bc70e418e54632"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaef7d9e89b64e27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c9e8bbfd8a44ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4bc70e418e54632" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdee7abd158cc4b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaef7d9e89b64e27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,234</x:t>
-[...58 lines deleted...]
-          <x:t>0,152</x:t>
+          <x:t>0,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>