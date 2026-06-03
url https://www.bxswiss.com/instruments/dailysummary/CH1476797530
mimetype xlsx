--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5a3228e18144d8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e262e75fce141cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaef7d9e89b64e27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b02f17244994019"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdee7abd158cc4b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaef7d9e89b64e27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cf491cfd0f74900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b02f17244994019" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,136</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,102</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>0,081</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,071</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>06.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,045</x:t>
-[...134 lines deleted...]
-          <x:t>0,051</x:t>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>